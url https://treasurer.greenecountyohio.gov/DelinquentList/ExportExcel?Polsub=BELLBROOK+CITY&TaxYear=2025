--- v2 (2026-09-14)
+++ v3 (2026-11-03)
@@ -248,71 +248,71 @@
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
-        <v>2152.28</v>
+        <v>1708.28</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>6445.17</v>
+        <v>5865.17</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
         <v>5955.4</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
@@ -368,111 +368,111 @@
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2">
         <v>13646.95</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>5167.99</v>
+        <v>4567.99</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2">
         <v>4201.37</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2">
-        <v>4254.28</v>
+        <v>3764.28</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2">
-        <v>5238.77</v>
+        <v>390.61</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2">
         <v>4280.73</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>