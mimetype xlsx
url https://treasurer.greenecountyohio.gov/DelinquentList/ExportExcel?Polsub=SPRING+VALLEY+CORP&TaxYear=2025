--- v2 (2026-09-13)
+++ v3 (2026-11-03)
@@ -327,111 +327,111 @@
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
         <v>1563.77</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>243.31</v>
+        <v>123.31</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>1549.79</v>
+        <v>1369.79</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2">
         <v>5561.12</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2">
-        <v>1587</v>
+        <v>1407</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2">
         <v>7494.51</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
@@ -607,51 +607,51 @@
       </c>
       <c r="D17" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="2">
         <v>936.02</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E18" s="2">
-        <v>8868.15</v>
+        <v>8016.15</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
   </hyperlinks>